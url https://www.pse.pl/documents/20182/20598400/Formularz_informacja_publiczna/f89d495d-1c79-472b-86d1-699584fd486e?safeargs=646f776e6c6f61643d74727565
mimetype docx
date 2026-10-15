--- v0 (2025-10-31)
+++ v1 (2026-10-15)
@@ -3,792 +3,758 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
+    <w:p w14:paraId="7AE9500E" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………..(</w:t>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>miejsce i data)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="63B1150F" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DANE WNIOSKODAWCY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="1B81C77A" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Imię i nazwisko: ............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="5CCE63CB" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adres: ...........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="74D73FBB" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adres mailowy: .............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="00B4D2BD" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr telefonu: </w:t>
       </w:r>
       <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="34053C0E" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="-290"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="002B2905">
+    <w:p w14:paraId="47DDC30C" w14:textId="77777777" w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="-290"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
+    <w:p w14:paraId="21908029" w14:textId="77777777" w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="4956" w:right="-290"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Polskie Sieci Elektroenergetyczne S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
+    <w:p w14:paraId="3F916A21" w14:textId="77777777" w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="4956" w:right="-290"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ul. Warszawska 165</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
+    <w:p w14:paraId="48A14788" w14:textId="77777777" w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="4956" w:right="-290"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>05-520 Konstancin-Jeziorna</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
+    <w:p w14:paraId="6E421A8C" w14:textId="77777777" w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="-290"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
+    <w:p w14:paraId="79016D82" w14:textId="77777777" w:rsidR="00A607AE" w:rsidRPr="00731848" w:rsidRDefault="00A607AE" w:rsidP="00A607AE">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="-290"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="46D30FC9" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="-290"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="2A1159BA" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O UDOSTĘPNIENIE INFORMACJI PUBLICZNEJ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="76AC07E3" w14:textId="1981E8BE" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. 2 ust. 1 ustawy o dostępie do informacji publicznej z dnia 6 września </w:t>
       </w:r>
       <w:r w:rsidR="009E3A28" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2001 </w:t>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r. (</w:t>
       </w:r>
+      <w:r w:rsidR="00F54CDF" w:rsidRPr="00F54CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tekst jednolity: Dz. U. z 2022 r. poz. 902 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F54CDF" w:rsidRPr="00F54CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F54CDF" w:rsidRPr="00F54CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. zm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) zwracam się </w:t>
+      </w:r>
+      <w:r w:rsidR="000215AD" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do Polskich Sieci Elektroenergetycznych </w:t>
+      </w:r>
       <w:r w:rsidR="009E3A28" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">tekst jednolity: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Dz. U. </w:t>
+        <w:t xml:space="preserve">S.A. (dalej: „PSE S.A.”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z prośbą o udostępnienie informacji </w:t>
       </w:r>
       <w:r w:rsidR="009E3A28" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>z 2018 r.</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">) zwracam się </w:t>
+        <w:t xml:space="preserve">publicznej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w następującym zakresie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B78F11" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF865E7" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406A29E2" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D58A35" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7223FB8D" w14:textId="77777777" w:rsidR="001A6909" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5BC2" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69764A6E" w14:textId="77777777" w:rsidR="00C833CD" w:rsidRPr="00731848" w:rsidRDefault="00C833CD" w:rsidP="00C833CD">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1241B0" w14:textId="77777777" w:rsidR="00C833CD" w:rsidRPr="00731848" w:rsidRDefault="00C833CD" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296EF413" w14:textId="77777777" w:rsidR="00FA5BC2" w:rsidRPr="00731848" w:rsidRDefault="00FA5BC2" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20964F8D" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SPOSÓB I FORMA UDOSTĘPNIENIA INFORMACJI</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5BC2" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PUBLICZNEJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4176951C" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dostęp do przeglądania informacji w </w:t>
       </w:r>
       <w:r w:rsidR="000215AD" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do Polskich Sieci Elektroenergetycznych </w:t>
-[...50 lines deleted...]
-        <w:t>..........................................................................................................................................</w:t>
+        <w:t>siedzibie PSE</w:t>
       </w:r>
       <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>..........</w:t>
-[...99 lines deleted...]
-        <w:t>..........................................................................................................................................</w:t>
+        <w:t xml:space="preserve"> S.A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544AF3" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, w</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2293" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00544AF3" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uzgodnionym terminie</w:t>
       </w:r>
       <w:r w:rsidR="00FA5BC2" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>..........</w:t>
-[...170 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00544AF3" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="7D43388C" w14:textId="77777777" w:rsidR="00544AF3" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -806,51 +772,51 @@
       <w:r w:rsidR="00544AF3" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, przesłanej pocztą na adres</w:t>
       </w:r>
       <w:r w:rsidR="00E91ED0" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wskazany we wniosku wyżej</w:t>
       </w:r>
       <w:r w:rsidR="00FA5BC2" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="16DD49D9" w14:textId="77777777" w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="703" w:hanging="703"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -907,51 +873,51 @@
       <w:r w:rsidR="00544AF3" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pocztą elektroniczną na adres</w:t>
       </w:r>
       <w:r w:rsidR="00E91ED0" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mailowy wskazany wyżej</w:t>
       </w:r>
       <w:r w:rsidR="00FA5BC2" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="00265C40" w:rsidP="002B2905">
+    <w:p w14:paraId="4266CE64" w14:textId="77777777" w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="00265C40" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -993,94 +959,94 @@
       <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>................................................</w:t>
       </w:r>
       <w:r w:rsidR="00CF1E0C" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...........................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="00265C40" w:rsidP="002B2905">
+    <w:p w14:paraId="7D08B3E2" w14:textId="77777777" w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="00265C40" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
-[...29 lines deleted...]
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="51E9D1F9" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12291474" w14:textId="77777777" w:rsidR="00CF1E0C" w:rsidRPr="00731848" w:rsidRDefault="00CF1E0C" w:rsidP="002B2905">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D025532" w14:textId="77777777" w:rsidR="00CF1E0C" w:rsidRPr="00731848" w:rsidRDefault="00CF1E0C" w:rsidP="002B2905">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8B3BB3" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:hanging="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -1137,51 +1103,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00006DAF" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>..............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="00236BBD" w:rsidP="002B2905">
+    <w:p w14:paraId="117E2862" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="00236BBD" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1220,106 +1186,106 @@
       <w:r w:rsidR="00EC3E0C" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EC3E0C" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A6909" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podpis wnioskodawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
-[...54 lines deleted...]
-    <w:p w:rsidR="006C6787" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+    <w:p w14:paraId="2FDFEFE0" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0227A9" w14:textId="77777777" w:rsidR="001A6909" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B85C95" w14:textId="77777777" w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="00265C40" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C47FF8" w14:textId="77777777" w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="00265C40" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="426E1DA4" w14:textId="77777777" w:rsidR="00265C40" w:rsidRPr="00731848" w:rsidRDefault="00265C40" w:rsidP="002B2905">
+      <w:pPr>
+        <w:pStyle w:val="normalweb"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15740089" w14:textId="77777777" w:rsidR="006C6787" w:rsidRPr="00731848" w:rsidRDefault="001A6909" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidR="00544AF3" w:rsidRPr="00731848">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
@@ -1419,76 +1385,76 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o którym mowa w art.</w:t>
       </w:r>
       <w:r w:rsidR="00597580" w:rsidRPr="00731848">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>15 ustawy o dostępie do informacji publicznej</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+    <w:p w14:paraId="1E454716" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
       <w:pPr>
         <w:pStyle w:val="normalweb"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+    <w:p w14:paraId="62C4DD20" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk504143190"/>
-      <w:bookmarkStart w:id="2" w:name="_Hlk504475538"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk504143190"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk504475538"/>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratorem danych osobowych </w:t>
       </w:r>
       <w:r w:rsidR="00BE2A03" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">przekazywanych we wniosku </w:t>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">są Polskie Sieci Elektroenergetyczne S.A. z siedzibą w Konstancinie-Jeziornie (PSE S.A.), ul. Warszawska 165, 05-520 Konstancin-Jeziorna, </w:t>
       </w:r>
       <w:r w:rsidRPr="00731848">
@@ -1499,456 +1465,455 @@
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">tel. 22 242 26 00. Dane kontaktowe inspektora ochrony danych dostępne są pod numerem telefonu 22 242 26 00 lub na stronie internetowej </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00731848">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.pse.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+    <w:p w14:paraId="3563EF10" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pani/Pana dane osobowe będą przetwarzane w celu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+    <w:p w14:paraId="55D71BDE" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">udzielenia odpowiedzi na wniosek o udostępnienie informacji publicznej – podstawą prawną przetwarzania jest wykonanie obowiązku prawnego ciążącego na PSE S.A., który wynika </w:t>
       </w:r>
       <w:r w:rsidR="0039198A" w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>z ustawy o dostępie do informacji publicznej – podstawą prawną przetwarzania jest niezbędność do wykonania obowiązku prawnego ciążącego na PSE S.A.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+    <w:p w14:paraId="3854F26F" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk514233124"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk514233124"/>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ustalenia lub dochodzenia ewentualnych roszczeń lub obrony przed takimi roszczeniami przez PSE S.A. – podstawą prawną przetwarzania danych jest prawnie uzasadniony interes </w:t>
       </w:r>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>PSE S.A, polegający na umożliwieniu PSE S.A. obrony swych praw.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2DE55D8C" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe mogą być przekazywane dostawcom systemów informatycznych, teleinformatycznych i usług IT oraz podmiotom świadczącym na rzecz PSE S.A. usługi pocztowe lub kurierskie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534299CD" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane osobowe będą przetwarzane przez okres niezbędny do obsługi zapytania przez PSE S.A. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk514704477"/>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Okres przetwarzania może zostać każdorazowo przedłużony o okres przedawnienia roszczeń, jeżeli przetwarzanie danych osobowych będzie niezbędne do ustalenia lub dochodzenia ewentualnych roszczeń lub obrony przed takimi roszczeniami przez PSE S.A.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+    <w:p w14:paraId="3D13346D" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Pani/Pana dane osobowe mogą być przekazywane dostawcom systemów informatycznych, teleinformatycznych i usług IT oraz podmiotom świadczącym na rzecz PSE S.A. usługi pocztowe lub kurierskie.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+        <w:t xml:space="preserve">Administrator informuje o prawie do żądania od administratora dostępu do danych osobowych dotyczących osoby, której dane dotyczą, ich sprostowania, usunięcia lub ograniczenia przetwarzania, </w:t>
+      </w:r>
+      <w:r w:rsidR="0039198A" w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00731848">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a także o prawie do przenoszenia danych oraz o prawie do wniesienia skargi do organu nadzorczego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CF031B" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pani/Pana dane osobowe będą przetwarzane przez okres niezbędny do obsługi zapytania przez PSE S.A. </w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t>Podanie danych osobowych jest dobrowolne, jednakże konieczne do rozpatrzenia Pani/Pana wniosku o udostępnienie informacji publicznej.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="34B6DD8E" w14:textId="77777777" w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidRDefault="006A7C18" w:rsidP="002B2905">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Niezależnie od powyższego, w związku z tym, że podstawą przetwarzania danych osobowych jest przesłanka prawnie uzasadnionego interesu administratora, PSE S.A. informuje o prawie wniesienia sprzeciwu wobec przetwarzania danych osobowych.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A7C18" w:rsidRPr="00731848" w:rsidSect="008B5036">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008310CD" w:rsidRDefault="000215AD">
+    <w:p w14:paraId="0293145D" w14:textId="77777777" w:rsidR="008310CD" w:rsidRDefault="000215AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008310CD" w:rsidRDefault="000215AD">
+    <w:p w14:paraId="6EDBAB05" w14:textId="77777777" w:rsidR="008310CD" w:rsidRDefault="000215AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
-[...3 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="83000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008B5036" w:rsidRDefault="00EC3E0C" w:rsidP="008B5036">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4210C960" w14:textId="77777777" w:rsidR="00F54CDF" w:rsidRDefault="00EC3E0C" w:rsidP="008B5036">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B5036" w:rsidRDefault="00C833CD" w:rsidP="008B5036">
+  <w:p w14:paraId="190A4623" w14:textId="77777777" w:rsidR="00F54CDF" w:rsidRDefault="00F54CDF" w:rsidP="008B5036">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008B5036" w:rsidRDefault="00C833CD" w:rsidP="008B5036">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1629A81C" w14:textId="77777777" w:rsidR="00F54CDF" w:rsidRDefault="00F54CDF" w:rsidP="008B5036">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008310CD" w:rsidRDefault="000215AD">
+    <w:p w14:paraId="4BBBD096" w14:textId="77777777" w:rsidR="008310CD" w:rsidRDefault="000215AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008310CD" w:rsidRDefault="000215AD">
+    <w:p w14:paraId="02623A18" w14:textId="77777777" w:rsidR="008310CD" w:rsidRDefault="000215AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008B5036" w:rsidRDefault="00EC3E0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45CBD9FF" w14:textId="77777777" w:rsidR="00F54CDF" w:rsidRDefault="00EC3E0C">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="center" w:pos="0"/>
       </w:tabs>
       <w:ind w:firstLine="1418"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B5036" w:rsidRDefault="00C833CD">
+  <w:p w14:paraId="3876D957" w14:textId="77777777" w:rsidR="00F54CDF" w:rsidRDefault="00F54CDF">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A31599E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63D2E572"/>
     <w:lvl w:ilvl="0" w:tplc="0A4437F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -2085,162 +2050,165 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1361004398">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1069424441">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006813E7"/>
     <w:rsid w:val="00006DAF"/>
     <w:rsid w:val="000215AD"/>
     <w:rsid w:val="000A2490"/>
     <w:rsid w:val="00170F96"/>
     <w:rsid w:val="001A6909"/>
     <w:rsid w:val="00236BBD"/>
     <w:rsid w:val="00265C40"/>
     <w:rsid w:val="002942CA"/>
     <w:rsid w:val="002B2905"/>
     <w:rsid w:val="0039198A"/>
     <w:rsid w:val="00494313"/>
     <w:rsid w:val="00544AF3"/>
     <w:rsid w:val="0058539B"/>
     <w:rsid w:val="00597580"/>
     <w:rsid w:val="005A38C6"/>
+    <w:rsid w:val="00673918"/>
     <w:rsid w:val="006813E7"/>
     <w:rsid w:val="006A7C18"/>
     <w:rsid w:val="006C6787"/>
     <w:rsid w:val="00731848"/>
     <w:rsid w:val="008310CD"/>
     <w:rsid w:val="009E3A28"/>
     <w:rsid w:val="00A607AE"/>
     <w:rsid w:val="00AB2293"/>
     <w:rsid w:val="00BE2A03"/>
     <w:rsid w:val="00C833CD"/>
     <w:rsid w:val="00CF1E0C"/>
     <w:rsid w:val="00D23B25"/>
     <w:rsid w:val="00DF43FE"/>
     <w:rsid w:val="00E91ED0"/>
     <w:rsid w:val="00EC3E0C"/>
+    <w:rsid w:val="00F54CDF"/>
     <w:rsid w:val="00FA5BC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:bidi="lo-LA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="53568DF1"/>
+  <w14:docId w14:val="623EE07A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B6287AA2-113B-4BA8-81F4-AA2E1A9A306E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2568,50 +2536,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A6909"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2774,51 +2747,51 @@
     <w:rsid w:val="005A38C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005A38C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pse.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3047,72 +3020,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>685</Words>
-  <Characters>4114</Characters>
+  <Characters>4112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PSE S.A.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4790</CharactersWithSpaces>
+  <CharactersWithSpaces>4788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tarka-Ibelhaupt Małgorzata</dc:creator>
+  <dc:creator>Magda Krawczyk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>