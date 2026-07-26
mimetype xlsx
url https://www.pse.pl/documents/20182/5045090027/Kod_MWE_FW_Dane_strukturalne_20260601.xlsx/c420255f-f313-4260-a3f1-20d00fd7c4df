--- v0 (2026-06-25)
+++ v1 (2026-07-26)
@@ -13,95 +13,95 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\SOBPFAP2\Wydział_Planowania_Wytwarzania\Formularze danych strukturalnych z walidacją\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\uo-01\ZUO\Pion_UOR\Wydział_ZB\MWE_dane\dane_zał_2_UPE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BFE5C96-8821-4F12-AB77-2FE5FBBF170B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1270C087-A405-4D4D-A680-6AE50A840937}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="925" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-12225" yWindow="-18195" windowWidth="29040" windowHeight="17520" tabRatio="925" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lista plików" sheetId="9" r:id="rId1"/>
     <sheet name="Podstawowe parametry techniczne" sheetId="1" r:id="rId2"/>
     <sheet name="Parametry turbin" sheetId="2" r:id="rId3"/>
     <sheet name="Napięcie i moc bierna" sheetId="3" r:id="rId4"/>
     <sheet name="Zabezpieczenia U i f" sheetId="7" r:id="rId5"/>
     <sheet name="Charakt. zwarciowe i napięciowe" sheetId="4" r:id="rId6"/>
     <sheet name="Parametry mocowe i regulacyjne" sheetId="5" r:id="rId7"/>
     <sheet name="Charakterystyka rozruchowa" sheetId="8" r:id="rId8"/>
     <sheet name="Obrona i odbudowa" sheetId="6" r:id="rId9"/>
     <sheet name="Definicje" sheetId="10" r:id="rId10"/>
   </sheets>
-  <calcPr calcId="191029" iterate="1" iterateCount="1000" iterateDelta="0.01"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1253" uniqueCount="559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1256" uniqueCount="560">
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Zakres parametrów</t>
   </si>
   <si>
     <t>Jednostka</t>
   </si>
   <si>
     <t>Wartość</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Kod MWE</t>
   </si>
   <si>
     <t>[-]</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
@@ -2112,50 +2112,53 @@
     <t>Warunki uruchomienia</t>
   </si>
   <si>
     <t>Typ MWE, dla którego obowiązuje zakres danych strukturalnych</t>
   </si>
   <si>
     <t>wyłącznik PPM - wyłącznik na SN/nn</t>
   </si>
   <si>
     <t>Podstawowe parametry mocowe PPM</t>
   </si>
   <si>
     <t>Stosunek mocy czynnej netto MWE do mocy czynnej netto powiększonej o potrzeby własne MWE i straty na elementach toru prądowego od zacisków generatora do punktu, dla którego określona jest wartość mocy netto.</t>
   </si>
   <si>
     <t>dP  - straty mocy czynnej na elementach toru prądowego, od zacisków generatora do punktu, gdzie podawana jest moc czynna netto.</t>
   </si>
   <si>
     <t>Data podania napięcia (EON/PGMD)</t>
   </si>
   <si>
     <t>Data pierwszego wprowadzenia mocy do sieci (ION)</t>
   </si>
   <si>
     <t>Data przekazania MWE do eksploatacji (FON/OPNU)</t>
+  </si>
+  <si>
+    <t>Data uruchomienia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.000000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="yyyy\.mm\.dd"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -3118,53 +3121,53 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>57</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>107950</xdr:colOff>
+          <xdr:colOff>106680</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="3073" name="Object 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s3073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000010C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
@@ -3579,952 +3582,952 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.7265625" style="20" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="4.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="55.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="41.88671875" style="49" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="32.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="55.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="20" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:5" ht="21" x14ac:dyDescent="0.4">
       <c r="B1" s="24" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B2" s="116"/>
     </row>
-    <row r="4" spans="1:5" ht="42" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" ht="41.4" x14ac:dyDescent="0.25">
       <c r="A4" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>323</v>
       </c>
       <c r="C4" s="44" t="s">
         <v>483</v>
       </c>
       <c r="D4" s="41" t="s">
         <v>551</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="20">
         <v>1</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>324</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>392</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="20">
         <v>2</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>528</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>392</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="20">
         <v>3</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C7" s="40" t="s">
         <v>471</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>392</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="20">
         <v>4</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>325</v>
       </c>
       <c r="C8" s="40" t="s">
         <v>472</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>392</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="20">
         <v>5</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>322</v>
       </c>
       <c r="C9" s="40" t="s">
         <v>473</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>392</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="20">
         <v>6</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C10" s="40" t="s">
         <v>474</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>392</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="20">
         <v>7</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>326</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>313</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>484</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="20">
         <v>8</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C12" s="40" t="s">
         <v>475</v>
       </c>
       <c r="D12" s="20" t="s">
         <v>459</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>395</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;Rwersja 1.0</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="9.109375" style="1"/>
+    <col min="2" max="2" width="34.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="118.6640625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="20" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:6" ht="21" x14ac:dyDescent="0.4">
       <c r="B1" s="24" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="15.5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="B2" s="38" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="3" spans="1:6" s="39" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" s="39" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="B3" s="39" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="18" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:6" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A5" s="145" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="146" t="s">
         <v>306</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="28" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A6" s="194" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="194" t="s">
         <v>330</v>
       </c>
       <c r="C6" s="114" t="s">
         <v>554</v>
       </c>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="195"/>
       <c r="B7" s="195"/>
       <c r="C7" s="113"/>
       <c r="D7" s="36"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="195"/>
       <c r="B8" s="195"/>
       <c r="C8" s="113" t="s">
         <v>280</v>
       </c>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
     </row>
-    <row r="9" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="195"/>
       <c r="B9" s="195"/>
       <c r="C9" s="113"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="195"/>
       <c r="B10" s="195"/>
       <c r="C10" s="113" t="s">
         <v>281</v>
       </c>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
     </row>
-    <row r="11" spans="1:6" ht="16" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" ht="16.2" x14ac:dyDescent="0.25">
       <c r="A11" s="195"/>
       <c r="B11" s="195"/>
       <c r="C11" s="113" t="s">
         <v>282</v>
       </c>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
     </row>
-    <row r="12" spans="1:6" ht="16" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" ht="16.2" x14ac:dyDescent="0.25">
       <c r="A12" s="195"/>
       <c r="B12" s="195"/>
       <c r="C12" s="113" t="s">
         <v>403</v>
       </c>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A13" s="195"/>
       <c r="B13" s="195"/>
       <c r="C13" s="114" t="s">
         <v>555</v>
       </c>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="195"/>
       <c r="B14" s="195"/>
       <c r="C14" s="113"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="195"/>
       <c r="B15" s="195"/>
       <c r="C15" s="113" t="s">
         <v>283</v>
       </c>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="195"/>
       <c r="B16" s="195"/>
       <c r="C16" s="113" t="s">
         <v>405</v>
       </c>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="195"/>
       <c r="B17" s="195"/>
       <c r="C17" s="113" t="s">
         <v>404</v>
       </c>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="196"/>
       <c r="B18" s="196"/>
       <c r="C18" s="115" t="s">
         <v>406</v>
       </c>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B6:B18"/>
     <mergeCell ref="A6:A18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.453125" style="34" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="63.453125" style="118" customWidth="1"/>
+    <col min="1" max="1" width="7.44140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.44140625" style="118" customWidth="1"/>
     <col min="3" max="3" width="16" style="34" customWidth="1"/>
-    <col min="4" max="6" width="18.7265625" style="118" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="8.81640625" style="118"/>
+    <col min="4" max="6" width="18.6640625" style="118" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="118" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="118"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="20" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="21" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>321</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:8" ht="20" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="21" x14ac:dyDescent="0.3">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
-    <row r="3" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="68" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="69" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
-    <row r="4" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="72" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="123"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
-    <row r="5" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="156" t="s">
         <v>522</v>
       </c>
       <c r="C5" s="157"/>
       <c r="D5" s="158"/>
     </row>
-    <row r="6" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>556</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D6" s="153"/>
     </row>
-    <row r="7" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>557</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D7" s="153"/>
     </row>
-    <row r="8" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>558</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D8" s="153"/>
     </row>
-    <row r="9" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>487</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>549</v>
       </c>
       <c r="D9" s="153"/>
     </row>
-    <row r="10" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="159" t="s">
         <v>553</v>
       </c>
       <c r="C10" s="160"/>
       <c r="D10" s="161"/>
     </row>
-    <row r="11" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="47" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>496</v>
       </c>
       <c r="C11" s="53" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="124"/>
     </row>
-    <row r="12" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>494</v>
       </c>
       <c r="C12" s="53" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="124"/>
     </row>
-    <row r="13" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>495</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="125"/>
     </row>
-    <row r="14" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="52" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="124"/>
     </row>
-    <row r="15" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="52" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="124"/>
       <c r="E15" s="119"/>
     </row>
-    <row r="16" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="47" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="64"/>
       <c r="D16" s="63" t="s">
         <v>300</v>
       </c>
       <c r="E16" s="65" t="s">
         <v>454</v>
       </c>
       <c r="F16" s="66" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="30"/>
     </row>
-    <row r="18" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>456</v>
       </c>
       <c r="C18" s="52" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
     </row>
-    <row r="19" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>393</v>
       </c>
       <c r="C19" s="52" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
     </row>
-    <row r="20" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>497</v>
       </c>
       <c r="C20" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="124"/>
       <c r="E20" s="124"/>
       <c r="F20" s="124"/>
     </row>
-    <row r="21" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>511</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="16"/>
     </row>
-    <row r="22" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="47" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>513</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="16"/>
     </row>
-    <row r="23" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>6</v>
       </c>
       <c r="D23" s="60"/>
       <c r="E23" s="55"/>
       <c r="F23" s="55"/>
     </row>
-    <row r="24" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="162" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="162"/>
       <c r="D24" s="162"/>
     </row>
-    <row r="25" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="163" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="163"/>
       <c r="D25" s="163"/>
     </row>
-    <row r="26" spans="1:6" ht="28" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A26" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="61" t="s">
         <v>523</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D26" s="15"/>
     </row>
-    <row r="27" spans="1:6" ht="28" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A27" s="47" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>524</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D27" s="16"/>
     </row>
-    <row r="28" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>525</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D28" s="16"/>
     </row>
-    <row r="29" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="47" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D29" s="17"/>
     </row>
-    <row r="30" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="162" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="162"/>
       <c r="D30" s="162"/>
     </row>
-    <row r="31" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="47" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D31" s="16"/>
     </row>
-    <row r="32" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>526</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D32" s="16"/>
     </row>
-    <row r="33" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:5" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>527</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D33" s="16"/>
     </row>
-    <row r="34" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:5" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>220</v>
       </c>
       <c r="D34" s="17"/>
     </row>
-    <row r="35" spans="1:5" ht="84" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:5" ht="82.8" x14ac:dyDescent="0.3">
       <c r="A35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="154" t="s">
         <v>476</v>
       </c>
       <c r="C35" s="155"/>
       <c r="D35" s="67" t="s">
         <v>477</v>
       </c>
       <c r="E35" s="120"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B36" s="121"/>
       <c r="C36" s="122"/>
     </row>
-    <row r="37" spans="1:5" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
       <c r="B37" s="118" t="s">
         <v>519</v>
       </c>
     </row>
-    <row r="38" spans="1:5" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
       <c r="B38" s="118" t="s">
         <v>520</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B30:D30"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="4">
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D11:D15 D20:F20" xr:uid="{E762E4BF-5551-4497-87FA-B17D26F3E550}">
       <formula1>0</formula1>
       <formula2>9999.999</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D17:F17 D19:F19" xr:uid="{1CD8588C-DB79-4A5B-97B3-31C83A9B0D52}">
       <formula1>0</formula1>
       <formula2>32</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D21:F22 D26:D29 D31:D34" xr:uid="{7FFE3E19-199F-4ED8-A063-D1BD8D5DDFBB}">
       <formula1>"Tak,Nie"</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4" xr:uid="{4458DB1C-9FA5-48A5-AFBA-364FB03BD1F1}">
       <formula1>8</formula1>
       <formula2>19</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BK9"/>
+  <dimension ref="A1:BK10"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="13" topLeftCell="D14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A15" sqref="A15"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="1"/>
-    <col min="2" max="2" width="81.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="1"/>
+    <col min="2" max="2" width="81.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="20" customWidth="1"/>
-    <col min="4" max="63" width="12.453125" style="1" customWidth="1"/>
-    <col min="64" max="16384" width="9.1796875" style="1"/>
+    <col min="4" max="63" width="12.44140625" style="1" customWidth="1"/>
+    <col min="64" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63" ht="20" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:63" ht="21" x14ac:dyDescent="0.4">
       <c r="B1" s="24" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="3" spans="1:63" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:63" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="74" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="76" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="77" t="s">
         <v>332</v>
       </c>
       <c r="E3" s="77" t="s">
         <v>333</v>
       </c>
       <c r="F3" s="77" t="s">
         <v>334</v>
       </c>
       <c r="G3" s="77" t="s">
         <v>335</v>
       </c>
       <c r="H3" s="77" t="s">
         <v>336</v>
       </c>
       <c r="I3" s="77" t="s">
@@ -4671,51 +4674,51 @@
       <c r="BD3" s="77" t="s">
         <v>384</v>
       </c>
       <c r="BE3" s="77" t="s">
         <v>385</v>
       </c>
       <c r="BF3" s="77" t="s">
         <v>386</v>
       </c>
       <c r="BG3" s="77" t="s">
         <v>387</v>
       </c>
       <c r="BH3" s="77" t="s">
         <v>388</v>
       </c>
       <c r="BI3" s="77" t="s">
         <v>389</v>
       </c>
       <c r="BJ3" s="77" t="s">
         <v>390</v>
       </c>
       <c r="BK3" s="77" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="4" spans="1:63" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A4" s="75" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>301</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
@@ -4742,51 +4745,51 @@
       <c r="AN4" s="9"/>
       <c r="AO4" s="9"/>
       <c r="AP4" s="9"/>
       <c r="AQ4" s="9"/>
       <c r="AR4" s="9"/>
       <c r="AS4" s="9"/>
       <c r="AT4" s="9"/>
       <c r="AU4" s="9"/>
       <c r="AV4" s="9"/>
       <c r="AW4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="AY4" s="9"/>
       <c r="AZ4" s="9"/>
       <c r="BA4" s="9"/>
       <c r="BB4" s="9"/>
       <c r="BC4" s="9"/>
       <c r="BD4" s="9"/>
       <c r="BE4" s="9"/>
       <c r="BF4" s="9"/>
       <c r="BG4" s="9"/>
       <c r="BH4" s="9"/>
       <c r="BI4" s="9"/>
       <c r="BJ4" s="9"/>
       <c r="BK4" s="9"/>
     </row>
-    <row r="5" spans="1:63" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A5" s="75" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>497</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="124"/>
       <c r="E5" s="124"/>
       <c r="F5" s="124"/>
       <c r="G5" s="124"/>
       <c r="H5" s="124"/>
       <c r="I5" s="124"/>
       <c r="J5" s="124"/>
       <c r="K5" s="124"/>
       <c r="L5" s="124"/>
       <c r="M5" s="124"/>
       <c r="N5" s="124"/>
       <c r="O5" s="124"/>
       <c r="P5" s="124"/>
       <c r="Q5" s="124"/>
       <c r="R5" s="124"/>
       <c r="S5" s="124"/>
@@ -4813,51 +4816,51 @@
       <c r="AN5" s="124"/>
       <c r="AO5" s="124"/>
       <c r="AP5" s="124"/>
       <c r="AQ5" s="124"/>
       <c r="AR5" s="124"/>
       <c r="AS5" s="124"/>
       <c r="AT5" s="124"/>
       <c r="AU5" s="124"/>
       <c r="AV5" s="124"/>
       <c r="AW5" s="124"/>
       <c r="AX5" s="124"/>
       <c r="AY5" s="124"/>
       <c r="AZ5" s="124"/>
       <c r="BA5" s="124"/>
       <c r="BB5" s="124"/>
       <c r="BC5" s="124"/>
       <c r="BD5" s="124"/>
       <c r="BE5" s="124"/>
       <c r="BF5" s="124"/>
       <c r="BG5" s="124"/>
       <c r="BH5" s="124"/>
       <c r="BI5" s="124"/>
       <c r="BJ5" s="124"/>
       <c r="BK5" s="124"/>
     </row>
-    <row r="6" spans="1:63" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A6" s="75" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>498</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
@@ -4884,51 +4887,51 @@
       <c r="AN6" s="9"/>
       <c r="AO6" s="9"/>
       <c r="AP6" s="9"/>
       <c r="AQ6" s="9"/>
       <c r="AR6" s="9"/>
       <c r="AS6" s="9"/>
       <c r="AT6" s="9"/>
       <c r="AU6" s="9"/>
       <c r="AV6" s="9"/>
       <c r="AW6" s="9"/>
       <c r="AX6" s="9"/>
       <c r="AY6" s="9"/>
       <c r="AZ6" s="9"/>
       <c r="BA6" s="9"/>
       <c r="BB6" s="9"/>
       <c r="BC6" s="9"/>
       <c r="BD6" s="9"/>
       <c r="BE6" s="9"/>
       <c r="BF6" s="9"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="9"/>
       <c r="BI6" s="9"/>
       <c r="BJ6" s="9"/>
       <c r="BK6" s="9"/>
     </row>
-    <row r="7" spans="1:63" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A7" s="75" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>499</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
@@ -4955,51 +4958,51 @@
       <c r="AN7" s="9"/>
       <c r="AO7" s="9"/>
       <c r="AP7" s="9"/>
       <c r="AQ7" s="9"/>
       <c r="AR7" s="9"/>
       <c r="AS7" s="9"/>
       <c r="AT7" s="9"/>
       <c r="AU7" s="9"/>
       <c r="AV7" s="9"/>
       <c r="AW7" s="9"/>
       <c r="AX7" s="9"/>
       <c r="AY7" s="9"/>
       <c r="AZ7" s="9"/>
       <c r="BA7" s="9"/>
       <c r="BB7" s="9"/>
       <c r="BC7" s="9"/>
       <c r="BD7" s="9"/>
       <c r="BE7" s="9"/>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="9"/>
       <c r="BI7" s="9"/>
       <c r="BJ7" s="9"/>
       <c r="BK7" s="9"/>
     </row>
-    <row r="8" spans="1:63" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A8" s="75" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>485</v>
       </c>
       <c r="D8" s="126"/>
       <c r="E8" s="126"/>
       <c r="F8" s="126"/>
       <c r="G8" s="126"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="126"/>
       <c r="K8" s="126"/>
       <c r="L8" s="126"/>
       <c r="M8" s="126"/>
       <c r="N8" s="126"/>
       <c r="O8" s="126"/>
       <c r="P8" s="126"/>
       <c r="Q8" s="126"/>
       <c r="R8" s="126"/>
       <c r="S8" s="126"/>
@@ -5026,51 +5029,51 @@
       <c r="AN8" s="126"/>
       <c r="AO8" s="126"/>
       <c r="AP8" s="126"/>
       <c r="AQ8" s="126"/>
       <c r="AR8" s="126"/>
       <c r="AS8" s="126"/>
       <c r="AT8" s="126"/>
       <c r="AU8" s="126"/>
       <c r="AV8" s="126"/>
       <c r="AW8" s="126"/>
       <c r="AX8" s="126"/>
       <c r="AY8" s="126"/>
       <c r="AZ8" s="126"/>
       <c r="BA8" s="126"/>
       <c r="BB8" s="126"/>
       <c r="BC8" s="126"/>
       <c r="BD8" s="126"/>
       <c r="BE8" s="126"/>
       <c r="BF8" s="126"/>
       <c r="BG8" s="126"/>
       <c r="BH8" s="126"/>
       <c r="BI8" s="126"/>
       <c r="BJ8" s="126"/>
       <c r="BK8" s="126"/>
     </row>
-    <row r="9" spans="1:63" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A9" s="75" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>486</v>
       </c>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="126"/>
       <c r="L9" s="126"/>
       <c r="M9" s="126"/>
       <c r="N9" s="126"/>
       <c r="O9" s="126"/>
       <c r="P9" s="126"/>
       <c r="Q9" s="126"/>
       <c r="R9" s="126"/>
       <c r="S9" s="126"/>
@@ -5097,791 +5100,862 @@
       <c r="AN9" s="126"/>
       <c r="AO9" s="126"/>
       <c r="AP9" s="126"/>
       <c r="AQ9" s="126"/>
       <c r="AR9" s="126"/>
       <c r="AS9" s="126"/>
       <c r="AT9" s="126"/>
       <c r="AU9" s="126"/>
       <c r="AV9" s="126"/>
       <c r="AW9" s="126"/>
       <c r="AX9" s="126"/>
       <c r="AY9" s="126"/>
       <c r="AZ9" s="126"/>
       <c r="BA9" s="126"/>
       <c r="BB9" s="126"/>
       <c r="BC9" s="126"/>
       <c r="BD9" s="126"/>
       <c r="BE9" s="126"/>
       <c r="BF9" s="126"/>
       <c r="BG9" s="126"/>
       <c r="BH9" s="126"/>
       <c r="BI9" s="126"/>
       <c r="BJ9" s="126"/>
       <c r="BK9" s="126"/>
     </row>
+    <row r="10" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A10" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="7"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="7"/>
+      <c r="AM10" s="7"/>
+      <c r="AN10" s="7"/>
+      <c r="AO10" s="7"/>
+      <c r="AP10" s="7"/>
+      <c r="AQ10" s="7"/>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7"/>
+      <c r="AX10" s="7"/>
+      <c r="AY10" s="7"/>
+      <c r="AZ10" s="7"/>
+      <c r="BA10" s="7"/>
+      <c r="BB10" s="7"/>
+      <c r="BC10" s="7"/>
+      <c r="BD10" s="7"/>
+      <c r="BE10" s="7"/>
+      <c r="BF10" s="7"/>
+      <c r="BG10" s="7"/>
+      <c r="BH10" s="7"/>
+      <c r="BI10" s="7"/>
+      <c r="BJ10" s="7"/>
+      <c r="BK10" s="7"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
-  <dataValidations count="3">
+  <dataValidations disablePrompts="1" count="3">
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:BK9" xr:uid="{9A741AEA-1AA6-4088-88F8-799DDB923C3B}">
       <formula1>14</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:BK8" xr:uid="{6F349604-E20F-4207-8D2C-61A4B1495DCC}">
       <formula1>49</formula1>
       <formula2>56</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:BK5" xr:uid="{D0A218A0-F320-4B25-A1B3-5B4B8393A0FA}">
       <formula1>0</formula1>
       <formula2>9999.999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="10" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="20"/>
+    <col min="1" max="1" width="9.109375" style="20"/>
     <col min="2" max="2" width="64" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="18.453125" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="1"/>
+    <col min="3" max="3" width="18.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="9" width="21.6640625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" ht="21" x14ac:dyDescent="0.25">
       <c r="A1" s="34"/>
       <c r="B1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="2"/>
     </row>
-    <row r="2" spans="1:9" ht="20" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="21" x14ac:dyDescent="0.25">
       <c r="A2" s="34"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="2"/>
     </row>
-    <row r="3" spans="1:9" ht="20" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="21" x14ac:dyDescent="0.25">
       <c r="A3" s="82" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="79" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="20" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="58" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="123"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="169" t="s">
         <v>457</v>
       </c>
       <c r="C5" s="169"/>
       <c r="D5" s="81" t="s">
         <v>400</v>
       </c>
       <c r="E5" s="139" t="s">
         <v>397</v>
       </c>
       <c r="F5" s="139" t="s">
         <v>398</v>
       </c>
       <c r="G5" s="139" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="80" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>219</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>220</v>
       </c>
       <c r="D6" s="13"/>
       <c r="E6" s="127"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="48" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>529</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="128"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="48" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>221</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="128"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>222</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="128"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>223</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="128"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="58" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>224</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>220</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="129"/>
       <c r="F11" s="14"/>
       <c r="G11" s="12"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="170" t="s">
         <v>429</v>
       </c>
       <c r="C12" s="164"/>
       <c r="D12" s="164"/>
       <c r="E12" s="164"/>
       <c r="F12" s="164"/>
       <c r="G12" s="164"/>
       <c r="H12" s="83"/>
       <c r="I12" s="84"/>
     </row>
-    <row r="13" spans="1:9" ht="70" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" ht="69" x14ac:dyDescent="0.25">
       <c r="A13" s="175"/>
       <c r="B13" s="172"/>
       <c r="C13" s="140" t="s">
         <v>488</v>
       </c>
       <c r="D13" s="140" t="s">
         <v>431</v>
       </c>
       <c r="E13" s="140" t="s">
         <v>432</v>
       </c>
       <c r="F13" s="140" t="s">
         <v>433</v>
       </c>
       <c r="G13" s="140" t="s">
         <v>434</v>
       </c>
       <c r="H13" s="140" t="s">
         <v>514</v>
       </c>
       <c r="I13" s="140" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="175"/>
       <c r="B14" s="172"/>
       <c r="C14" s="12" t="s">
         <v>489</v>
       </c>
       <c r="D14" s="130"/>
       <c r="E14" s="131"/>
       <c r="F14" s="130"/>
       <c r="G14" s="131"/>
       <c r="H14" s="130"/>
       <c r="I14" s="131"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="175"/>
       <c r="B15" s="172"/>
       <c r="C15" s="12" t="s">
         <v>490</v>
       </c>
       <c r="D15" s="130"/>
       <c r="E15" s="131"/>
       <c r="F15" s="130"/>
       <c r="G15" s="131"/>
       <c r="H15" s="130"/>
       <c r="I15" s="131"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="175"/>
       <c r="B16" s="172"/>
       <c r="C16" s="12" t="s">
         <v>491</v>
       </c>
       <c r="D16" s="130"/>
       <c r="E16" s="131"/>
       <c r="F16" s="130"/>
       <c r="G16" s="131"/>
       <c r="H16" s="130"/>
       <c r="I16" s="131"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="175"/>
       <c r="B17" s="172"/>
       <c r="C17" s="12" t="s">
         <v>492</v>
       </c>
       <c r="D17" s="130"/>
       <c r="E17" s="131"/>
       <c r="F17" s="130"/>
       <c r="G17" s="131"/>
       <c r="H17" s="130"/>
       <c r="I17" s="131"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="176"/>
       <c r="B18" s="173"/>
       <c r="C18" s="12" t="s">
         <v>493</v>
       </c>
       <c r="D18" s="130"/>
       <c r="E18" s="131"/>
       <c r="F18" s="130"/>
       <c r="G18" s="131"/>
       <c r="H18" s="130"/>
       <c r="I18" s="131"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="170" t="s">
         <v>430</v>
       </c>
       <c r="C19" s="164"/>
       <c r="D19" s="165"/>
       <c r="E19" s="165"/>
       <c r="F19" s="166"/>
     </row>
-    <row r="20" spans="1:9" ht="70" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" ht="82.8" x14ac:dyDescent="0.25">
       <c r="A20" s="177"/>
       <c r="B20" s="174"/>
       <c r="C20" s="147" t="s">
         <v>402</v>
       </c>
       <c r="D20" s="140" t="s">
         <v>515</v>
       </c>
       <c r="E20" s="140" t="s">
         <v>516</v>
       </c>
       <c r="F20" s="140" t="s">
         <v>517</v>
       </c>
       <c r="G20" s="140" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="177"/>
       <c r="B21" s="174"/>
       <c r="C21" s="148">
         <v>0</v>
       </c>
       <c r="D21" s="138"/>
       <c r="E21" s="138"/>
       <c r="F21" s="138"/>
       <c r="G21" s="138"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="177"/>
       <c r="B22" s="174"/>
       <c r="C22" s="53">
         <v>0.1</v>
       </c>
       <c r="D22" s="138"/>
       <c r="E22" s="138"/>
       <c r="F22" s="138"/>
       <c r="G22" s="138"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="177"/>
       <c r="B23" s="174"/>
       <c r="C23" s="53">
         <v>0.2</v>
       </c>
       <c r="D23" s="138"/>
       <c r="E23" s="138"/>
       <c r="F23" s="138"/>
       <c r="G23" s="138"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="177"/>
       <c r="B24" s="174"/>
       <c r="C24" s="53">
         <v>0.3</v>
       </c>
       <c r="D24" s="138"/>
       <c r="E24" s="138"/>
       <c r="F24" s="138"/>
       <c r="G24" s="138"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="177"/>
       <c r="B25" s="174"/>
       <c r="C25" s="53">
         <v>0.4</v>
       </c>
       <c r="D25" s="138"/>
       <c r="E25" s="138"/>
       <c r="F25" s="138"/>
       <c r="G25" s="138"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="177"/>
       <c r="B26" s="174"/>
       <c r="C26" s="53">
         <v>0.5</v>
       </c>
       <c r="D26" s="138"/>
       <c r="E26" s="138"/>
       <c r="F26" s="138"/>
       <c r="G26" s="138"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="177"/>
       <c r="B27" s="174"/>
       <c r="C27" s="53">
         <v>0.6</v>
       </c>
       <c r="D27" s="138"/>
       <c r="E27" s="138"/>
       <c r="F27" s="138"/>
       <c r="G27" s="138"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="177"/>
       <c r="B28" s="174"/>
       <c r="C28" s="53">
         <v>0.7</v>
       </c>
       <c r="D28" s="138"/>
       <c r="E28" s="138"/>
       <c r="F28" s="138"/>
       <c r="G28" s="138"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="177"/>
       <c r="B29" s="174"/>
       <c r="C29" s="53">
         <v>0.8</v>
       </c>
       <c r="D29" s="138"/>
       <c r="E29" s="138"/>
       <c r="F29" s="138"/>
       <c r="G29" s="138"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="177"/>
       <c r="B30" s="174"/>
       <c r="C30" s="53">
         <v>0.9</v>
       </c>
       <c r="D30" s="138"/>
       <c r="E30" s="138"/>
       <c r="F30" s="138"/>
       <c r="G30" s="138"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="177"/>
       <c r="B31" s="174"/>
       <c r="C31" s="149">
         <v>1</v>
       </c>
       <c r="D31" s="138"/>
       <c r="E31" s="138"/>
       <c r="F31" s="138"/>
       <c r="G31" s="138"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="48" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="170" t="s">
         <v>530</v>
       </c>
       <c r="C32" s="164"/>
       <c r="D32" s="167"/>
       <c r="E32" s="167"/>
       <c r="F32" s="168"/>
     </row>
-    <row r="33" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:6" ht="41.4" x14ac:dyDescent="0.25">
       <c r="A33" s="177"/>
       <c r="B33" s="174"/>
       <c r="C33" s="141" t="s">
         <v>401</v>
       </c>
       <c r="D33" s="140" t="s">
         <v>436</v>
       </c>
       <c r="E33" s="140" t="s">
         <v>437</v>
       </c>
       <c r="F33" s="140" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="177"/>
       <c r="B34" s="174"/>
       <c r="C34" s="132">
         <v>0.96</v>
       </c>
       <c r="D34" s="132"/>
       <c r="E34" s="132"/>
       <c r="F34" s="132"/>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="177"/>
       <c r="B35" s="174"/>
       <c r="C35" s="132">
         <v>0.97</v>
       </c>
       <c r="D35" s="132"/>
       <c r="E35" s="132"/>
       <c r="F35" s="132"/>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="177"/>
       <c r="B36" s="174"/>
       <c r="C36" s="132">
         <v>0.98</v>
       </c>
       <c r="D36" s="132"/>
       <c r="E36" s="132"/>
       <c r="F36" s="132"/>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="177"/>
       <c r="B37" s="174"/>
       <c r="C37" s="132">
         <v>0.99</v>
       </c>
       <c r="D37" s="132"/>
       <c r="E37" s="132"/>
       <c r="F37" s="132"/>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="177"/>
       <c r="B38" s="174"/>
       <c r="C38" s="132">
         <v>1</v>
       </c>
       <c r="D38" s="132"/>
       <c r="E38" s="132"/>
       <c r="F38" s="132"/>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="177"/>
       <c r="B39" s="174"/>
       <c r="C39" s="132">
         <v>1.01</v>
       </c>
       <c r="D39" s="132"/>
       <c r="E39" s="132"/>
       <c r="F39" s="132"/>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="177"/>
       <c r="B40" s="174"/>
       <c r="C40" s="132">
         <v>1.02</v>
       </c>
       <c r="D40" s="132"/>
       <c r="E40" s="132"/>
       <c r="F40" s="132"/>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="177"/>
       <c r="B41" s="174"/>
       <c r="C41" s="132">
         <v>1.03</v>
       </c>
       <c r="D41" s="132"/>
       <c r="E41" s="132"/>
       <c r="F41" s="132"/>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="177"/>
       <c r="B42" s="174"/>
       <c r="C42" s="132">
         <v>1.04</v>
       </c>
       <c r="D42" s="132"/>
       <c r="E42" s="132"/>
       <c r="F42" s="132"/>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="177"/>
       <c r="B43" s="174"/>
       <c r="C43" s="132">
         <v>1.05</v>
       </c>
       <c r="D43" s="132"/>
       <c r="E43" s="132"/>
       <c r="F43" s="132"/>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="177"/>
       <c r="B44" s="174"/>
       <c r="C44" s="132">
         <v>1.06</v>
       </c>
       <c r="D44" s="132"/>
       <c r="E44" s="132"/>
       <c r="F44" s="132"/>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="177"/>
       <c r="B45" s="174"/>
       <c r="C45" s="132">
         <v>1.07</v>
       </c>
       <c r="D45" s="132"/>
       <c r="E45" s="132"/>
       <c r="F45" s="132"/>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="177"/>
       <c r="B46" s="174"/>
       <c r="C46" s="132">
         <v>1.08</v>
       </c>
       <c r="D46" s="132"/>
       <c r="E46" s="132"/>
       <c r="F46" s="132"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="177"/>
       <c r="B47" s="174"/>
       <c r="C47" s="132">
         <v>1.0900000000000001</v>
       </c>
       <c r="D47" s="132"/>
       <c r="E47" s="132"/>
       <c r="F47" s="132"/>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="177"/>
       <c r="B48" s="174"/>
       <c r="C48" s="132">
         <v>1.1000000000000001</v>
       </c>
       <c r="D48" s="132"/>
       <c r="E48" s="132"/>
       <c r="F48" s="132"/>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="177"/>
       <c r="B49" s="174"/>
       <c r="C49" s="132">
         <v>1.1100000000000001</v>
       </c>
       <c r="D49" s="132"/>
       <c r="E49" s="132"/>
       <c r="F49" s="132"/>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="177"/>
       <c r="B50" s="174"/>
       <c r="C50" s="132">
         <v>1.1200000000000001</v>
       </c>
       <c r="D50" s="132"/>
       <c r="E50" s="132"/>
       <c r="F50" s="132"/>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="177"/>
       <c r="B51" s="174"/>
       <c r="C51" s="132">
         <v>1.1299999999999999</v>
       </c>
       <c r="D51" s="132"/>
       <c r="E51" s="132"/>
       <c r="F51" s="132"/>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="177"/>
       <c r="B52" s="174"/>
       <c r="C52" s="132">
         <v>1.1399999999999999</v>
       </c>
       <c r="D52" s="132"/>
       <c r="E52" s="132"/>
       <c r="F52" s="132"/>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="177"/>
       <c r="B53" s="174"/>
       <c r="C53" s="132">
         <v>1.1499999999999999</v>
       </c>
       <c r="D53" s="132"/>
       <c r="E53" s="132"/>
       <c r="F53" s="132"/>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="45"/>
       <c r="C54" s="143"/>
       <c r="D54" s="20"/>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B55" s="1" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B57" s="1" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" s="171" t="s">
         <v>225</v>
       </c>
       <c r="B73" s="171"/>
       <c r="C73" s="171"/>
     </row>
-    <row r="74" spans="1:3" ht="28" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:3" ht="28.8" x14ac:dyDescent="0.25">
       <c r="A74" s="35" t="s">
         <v>226</v>
       </c>
       <c r="B74" s="25" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="75" spans="1:3" ht="28" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:3" ht="28.8" x14ac:dyDescent="0.25">
       <c r="A75" s="35" t="s">
         <v>228</v>
       </c>
       <c r="B75" s="25" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="76" spans="1:3" ht="25" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A76" s="35" t="s">
         <v>230</v>
       </c>
       <c r="B76" s="25" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="77" spans="1:3" ht="25" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A77" s="35" t="s">
         <v>232</v>
       </c>
       <c r="B77" s="25" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="78" spans="1:3" ht="25" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A78" s="35" t="s">
         <v>234</v>
       </c>
       <c r="B78" s="25" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="79" spans="1:3" ht="25" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A79" s="35" t="s">
         <v>236</v>
       </c>
       <c r="B79" s="25" t="s">
         <v>237</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A73:C73"/>
     <mergeCell ref="B13:B18"/>
     <mergeCell ref="B20:B31"/>
     <mergeCell ref="B33:B53"/>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="A20:A31"/>
     <mergeCell ref="A33:A53"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B32:D32"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
@@ -5902,2173 +5976,2173 @@
       <formula2>99.99</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4" xr:uid="{29607956-D87F-4964-9F24-77FF8AEBB40A}">
       <formula1>8</formula1>
       <formula2>19</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Visio.Drawing.15" shapeId="3073" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>57</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>107950</xdr:colOff>
+                <xdr:colOff>106680</xdr:colOff>
                 <xdr:row>70</xdr:row>
-                <xdr:rowOff>133350</xdr:rowOff>
+                <xdr:rowOff>137160</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Visio.Drawing.15" shapeId="3073" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.453125" style="34" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="27.7265625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="7.44140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="27.6640625" style="20" customWidth="1"/>
     <col min="4" max="4" width="18" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="16.26953125" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="1"/>
+    <col min="5" max="5" width="16.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="64.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="20" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B1" s="2" t="s">
         <v>319</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:8" ht="20" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
-    <row r="3" spans="1:8" ht="20" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A3" s="85" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="79" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
-    <row r="4" spans="1:8" ht="20" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="86" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="123"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="169" t="s">
         <v>396</v>
       </c>
       <c r="C5" s="169"/>
       <c r="D5" s="169"/>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="179" t="s">
         <v>458</v>
       </c>
       <c r="C6" s="179"/>
       <c r="D6" s="179"/>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="178" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="178"/>
       <c r="D7" s="178"/>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D8" s="124"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="133"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D10" s="52"/>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="47" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D11" s="52"/>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="178" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="178"/>
       <c r="D12" s="178"/>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D13" s="124"/>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="133"/>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D15" s="52"/>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D16" s="52"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="178" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="178"/>
       <c r="D17" s="178"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D18" s="124"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="133"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D20" s="52"/>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D21" s="52"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="47" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="178" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="178"/>
       <c r="D22" s="178"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D23" s="124"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="133"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D25" s="52"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D26" s="52"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="117" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="179" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="179"/>
       <c r="D27" s="179"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="178" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="178"/>
       <c r="D28" s="178"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="47" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D29" s="124"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="133"/>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="47" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D31" s="52"/>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D32" s="52"/>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="178" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="178"/>
       <c r="D33" s="178"/>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D34" s="124"/>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="133"/>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D36" s="52"/>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="47" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D37" s="52"/>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="178" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="178"/>
       <c r="D38" s="178"/>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D39" s="124"/>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="133"/>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D41" s="52"/>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D42" s="52"/>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="178" t="s">
         <v>21</v>
       </c>
       <c r="C43" s="178"/>
       <c r="D43" s="178"/>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D44" s="124"/>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="133"/>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D46" s="52"/>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D47" s="52"/>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B48" s="179" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="179"/>
       <c r="D48" s="179"/>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B49" s="178" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="178"/>
       <c r="D49" s="178"/>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D50" s="133"/>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="133"/>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D52" s="52"/>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D53" s="52"/>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="178" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="178"/>
       <c r="D54" s="178"/>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="47" t="s">
         <v>95</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D55" s="133"/>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="133"/>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="47" t="s">
         <v>97</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D57" s="52"/>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D58" s="52"/>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="47" t="s">
         <v>99</v>
       </c>
       <c r="B59" s="178" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="178"/>
       <c r="D59" s="178"/>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D60" s="133"/>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="47" t="s">
         <v>101</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="133"/>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D62" s="52"/>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="47" t="s">
         <v>103</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C63" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D63" s="52"/>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B64" s="178" t="s">
         <v>21</v>
       </c>
       <c r="C64" s="178"/>
       <c r="D64" s="178"/>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="47" t="s">
         <v>105</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D65" s="133"/>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="47" t="s">
         <v>106</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D66" s="133"/>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="47" t="s">
         <v>107</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D67" s="52"/>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D68" s="52"/>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" s="47" t="s">
         <v>109</v>
       </c>
       <c r="B69" s="179" t="s">
         <v>49</v>
       </c>
       <c r="C69" s="179"/>
       <c r="D69" s="179"/>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B70" s="178" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="178"/>
       <c r="D70" s="178"/>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" s="47" t="s">
         <v>111</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D71" s="133"/>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" s="47" t="s">
         <v>112</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="133"/>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" s="47" t="s">
         <v>113</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D73" s="52"/>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" s="47" t="s">
         <v>114</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D74" s="52"/>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" s="47" t="s">
         <v>115</v>
       </c>
       <c r="B75" s="178" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="178"/>
       <c r="D75" s="178"/>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" s="47" t="s">
         <v>116</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="133"/>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" s="47" t="s">
         <v>117</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="133"/>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" s="47" t="s">
         <v>118</v>
       </c>
       <c r="B78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D78" s="52"/>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" s="47" t="s">
         <v>119</v>
       </c>
       <c r="B79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D79" s="52"/>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" s="47" t="s">
         <v>120</v>
       </c>
       <c r="B80" s="178" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="178"/>
       <c r="D80" s="178"/>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" s="47" t="s">
         <v>121</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="133"/>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" s="47" t="s">
         <v>122</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="133"/>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" s="47" t="s">
         <v>123</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D83" s="52"/>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" s="47" t="s">
         <v>124</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D84" s="52"/>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" s="47" t="s">
         <v>125</v>
       </c>
       <c r="B85" s="178" t="s">
         <v>21</v>
       </c>
       <c r="C85" s="178"/>
       <c r="D85" s="178"/>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" s="47" t="s">
         <v>126</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D86" s="133"/>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" s="47" t="s">
         <v>127</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="133"/>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" s="47" t="s">
         <v>128</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C88" s="12" t="s">
         <v>531</v>
       </c>
       <c r="D88" s="52"/>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" s="47" t="s">
         <v>129</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C89" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D89" s="52"/>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" s="47" t="s">
         <v>130</v>
       </c>
       <c r="B90" s="169" t="s">
         <v>42</v>
       </c>
       <c r="C90" s="169"/>
       <c r="D90" s="169"/>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" s="47" t="s">
         <v>131</v>
       </c>
       <c r="B91" s="179" t="s">
         <v>43</v>
       </c>
       <c r="C91" s="179"/>
       <c r="D91" s="179"/>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" s="47" t="s">
         <v>132</v>
       </c>
       <c r="B92" s="178" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="178"/>
       <c r="D92" s="178"/>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" s="47" t="s">
         <v>133</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C93" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D93" s="124"/>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" s="47" t="s">
         <v>134</v>
       </c>
       <c r="B94" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C94" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="133"/>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" s="47" t="s">
         <v>135</v>
       </c>
       <c r="B95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C95" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D95" s="52"/>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" s="47" t="s">
         <v>136</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C96" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D96" s="52"/>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" s="47" t="s">
         <v>137</v>
       </c>
       <c r="B97" s="178" t="s">
         <v>19</v>
       </c>
       <c r="C97" s="178"/>
       <c r="D97" s="178"/>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" s="47" t="s">
         <v>138</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C98" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D98" s="124"/>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" s="47" t="s">
         <v>139</v>
       </c>
       <c r="B99" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D99" s="133"/>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" s="47" t="s">
         <v>140</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D100" s="52"/>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" s="47" t="s">
         <v>141</v>
       </c>
       <c r="B101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C101" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D101" s="52"/>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" s="47" t="s">
         <v>142</v>
       </c>
       <c r="B102" s="178" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="178"/>
       <c r="D102" s="178"/>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" s="47" t="s">
         <v>143</v>
       </c>
       <c r="B103" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C103" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D103" s="124"/>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" s="47" t="s">
         <v>144</v>
       </c>
       <c r="B104" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C104" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D104" s="133"/>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A105" s="47" t="s">
         <v>145</v>
       </c>
       <c r="B105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D105" s="52"/>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A106" s="47" t="s">
         <v>146</v>
       </c>
       <c r="B106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D106" s="52"/>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A107" s="47" t="s">
         <v>147</v>
       </c>
       <c r="B107" s="178" t="s">
         <v>21</v>
       </c>
       <c r="C107" s="178"/>
       <c r="D107" s="178"/>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A108" s="47" t="s">
         <v>148</v>
       </c>
       <c r="B108" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C108" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D108" s="124"/>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A109" s="47" t="s">
         <v>149</v>
       </c>
       <c r="B109" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C109" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="133"/>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A110" s="47" t="s">
         <v>150</v>
       </c>
       <c r="B110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D110" s="52"/>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A111" s="47" t="s">
         <v>151</v>
       </c>
       <c r="B111" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D111" s="52"/>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A112" s="47" t="s">
         <v>152</v>
       </c>
       <c r="B112" s="179" t="s">
         <v>44</v>
       </c>
       <c r="C112" s="179"/>
       <c r="D112" s="179"/>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A113" s="47" t="s">
         <v>153</v>
       </c>
       <c r="B113" s="178" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="178"/>
       <c r="D113" s="178"/>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A114" s="47" t="s">
         <v>154</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C114" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D114" s="124"/>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A115" s="47" t="s">
         <v>155</v>
       </c>
       <c r="B115" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C115" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D115" s="133"/>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" s="47" t="s">
         <v>156</v>
       </c>
       <c r="B116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D116" s="52"/>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" s="47" t="s">
         <v>157</v>
       </c>
       <c r="B117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D117" s="52"/>
     </row>
-    <row r="118" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A118" s="47" t="s">
         <v>158</v>
       </c>
       <c r="B118" s="178" t="s">
         <v>19</v>
       </c>
       <c r="C118" s="178"/>
       <c r="D118" s="178"/>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" s="47" t="s">
         <v>159</v>
       </c>
       <c r="B119" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C119" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D119" s="124"/>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" s="47" t="s">
         <v>160</v>
       </c>
       <c r="B120" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C120" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D120" s="133"/>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" s="47" t="s">
         <v>161</v>
       </c>
       <c r="B121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D121" s="52"/>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A122" s="47" t="s">
         <v>162</v>
       </c>
       <c r="B122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C122" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D122" s="52"/>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A123" s="47" t="s">
         <v>163</v>
       </c>
       <c r="B123" s="178" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="178"/>
       <c r="D123" s="178"/>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A124" s="47" t="s">
         <v>164</v>
       </c>
       <c r="B124" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C124" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D124" s="124"/>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" s="47" t="s">
         <v>165</v>
       </c>
       <c r="B125" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C125" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D125" s="133"/>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A126" s="47" t="s">
         <v>166</v>
       </c>
       <c r="B126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C126" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D126" s="52"/>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A127" s="47" t="s">
         <v>167</v>
       </c>
       <c r="B127" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C127" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D127" s="52"/>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A128" s="47" t="s">
         <v>168</v>
       </c>
       <c r="B128" s="178" t="s">
         <v>21</v>
       </c>
       <c r="C128" s="178"/>
       <c r="D128" s="178"/>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A129" s="47" t="s">
         <v>169</v>
       </c>
       <c r="B129" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C129" s="12" t="s">
         <v>297</v>
       </c>
       <c r="D129" s="124"/>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A130" s="47" t="s">
         <v>170</v>
       </c>
       <c r="B130" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C130" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="133"/>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A131" s="47" t="s">
         <v>171</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C131" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D131" s="52"/>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A132" s="47" t="s">
         <v>172</v>
       </c>
       <c r="B132" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C132" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D132" s="52"/>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A133" s="47" t="s">
         <v>173</v>
       </c>
       <c r="B133" s="179" t="s">
         <v>45</v>
       </c>
       <c r="C133" s="179"/>
       <c r="D133" s="179"/>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A134" s="47" t="s">
         <v>174</v>
       </c>
       <c r="B134" s="178" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="178"/>
       <c r="D134" s="178"/>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A135" s="47" t="s">
         <v>175</v>
       </c>
       <c r="B135" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D135" s="133"/>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A136" s="47" t="s">
         <v>176</v>
       </c>
       <c r="B136" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C136" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="133"/>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A137" s="47" t="s">
         <v>177</v>
       </c>
       <c r="B137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D137" s="52"/>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A138" s="47" t="s">
         <v>178</v>
       </c>
       <c r="B138" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C138" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D138" s="52"/>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A139" s="47" t="s">
         <v>179</v>
       </c>
       <c r="B139" s="178" t="s">
         <v>19</v>
       </c>
       <c r="C139" s="178"/>
       <c r="D139" s="178"/>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A140" s="47" t="s">
         <v>180</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D140" s="133"/>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" s="47" t="s">
         <v>181</v>
       </c>
       <c r="B141" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C141" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D141" s="133"/>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" s="47" t="s">
         <v>182</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D142" s="52"/>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" s="47" t="s">
         <v>183</v>
       </c>
       <c r="B143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C143" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D143" s="52"/>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" s="47" t="s">
         <v>184</v>
       </c>
       <c r="B144" s="178" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="178"/>
       <c r="D144" s="178"/>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" s="47" t="s">
         <v>185</v>
       </c>
       <c r="B145" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D145" s="133"/>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" s="47" t="s">
         <v>186</v>
       </c>
       <c r="B146" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C146" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D146" s="133"/>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A147" s="47" t="s">
         <v>187</v>
       </c>
       <c r="B147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C147" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D147" s="52"/>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A148" s="47" t="s">
         <v>188</v>
       </c>
       <c r="B148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C148" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D148" s="52"/>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A149" s="47" t="s">
         <v>189</v>
       </c>
       <c r="B149" s="178" t="s">
         <v>21</v>
       </c>
       <c r="C149" s="178"/>
       <c r="D149" s="178"/>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" s="47" t="s">
         <v>190</v>
       </c>
       <c r="B150" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D150" s="133"/>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A151" s="47" t="s">
         <v>191</v>
       </c>
       <c r="B151" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C151" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D151" s="133"/>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A152" s="47" t="s">
         <v>192</v>
       </c>
       <c r="B152" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C152" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D152" s="52"/>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A153" s="47" t="s">
         <v>193</v>
       </c>
       <c r="B153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C153" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D153" s="52"/>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A154" s="47" t="s">
         <v>194</v>
       </c>
       <c r="B154" s="179" t="s">
         <v>46</v>
       </c>
       <c r="C154" s="179"/>
       <c r="D154" s="179"/>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A155" s="47" t="s">
         <v>195</v>
       </c>
       <c r="B155" s="178" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="178"/>
       <c r="D155" s="178"/>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A156" s="47" t="s">
         <v>196</v>
       </c>
       <c r="B156" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D156" s="133"/>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A157" s="47" t="s">
         <v>197</v>
       </c>
       <c r="B157" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C157" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D157" s="133"/>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A158" s="47" t="s">
         <v>198</v>
       </c>
       <c r="B158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C158" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D158" s="52"/>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A159" s="47" t="s">
         <v>199</v>
       </c>
       <c r="B159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C159" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D159" s="52"/>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A160" s="47" t="s">
         <v>200</v>
       </c>
       <c r="B160" s="178" t="s">
         <v>19</v>
       </c>
       <c r="C160" s="178"/>
       <c r="D160" s="178"/>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A161" s="47" t="s">
         <v>201</v>
       </c>
       <c r="B161" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D161" s="133"/>
     </row>
-    <row r="162" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A162" s="47" t="s">
         <v>202</v>
       </c>
       <c r="B162" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C162" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D162" s="133"/>
     </row>
-    <row r="163" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A163" s="47" t="s">
         <v>203</v>
       </c>
       <c r="B163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C163" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D163" s="52"/>
     </row>
-    <row r="164" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" s="47" t="s">
         <v>204</v>
       </c>
       <c r="B164" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C164" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D164" s="52"/>
     </row>
-    <row r="165" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" s="47" t="s">
         <v>205</v>
       </c>
       <c r="B165" s="178" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="178"/>
       <c r="D165" s="178"/>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" s="47" t="s">
         <v>206</v>
       </c>
       <c r="B166" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D166" s="133"/>
     </row>
-    <row r="167" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" s="47" t="s">
         <v>207</v>
       </c>
       <c r="B167" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C167" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D167" s="133"/>
     </row>
-    <row r="168" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" s="47" t="s">
         <v>208</v>
       </c>
       <c r="B168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C168" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D168" s="52"/>
     </row>
-    <row r="169" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A169" s="47" t="s">
         <v>209</v>
       </c>
       <c r="B169" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C169" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D169" s="52"/>
     </row>
-    <row r="170" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A170" s="47" t="s">
         <v>210</v>
       </c>
       <c r="B170" s="178" t="s">
         <v>21</v>
       </c>
       <c r="C170" s="178"/>
       <c r="D170" s="178"/>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A171" s="47" t="s">
         <v>211</v>
       </c>
       <c r="B171" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D171" s="133"/>
     </row>
-    <row r="172" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A172" s="47" t="s">
         <v>212</v>
       </c>
       <c r="B172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C172" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D172" s="133"/>
     </row>
-    <row r="173" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" s="47" t="s">
         <v>213</v>
       </c>
       <c r="B173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C173" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D173" s="52"/>
     </row>
-    <row r="174" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A174" s="47" t="s">
         <v>214</v>
       </c>
       <c r="B174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C174" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D174" s="52"/>
     </row>
-    <row r="175" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="47" t="s">
         <v>215</v>
       </c>
       <c r="B175" s="179" t="s">
         <v>28</v>
       </c>
       <c r="C175" s="179"/>
       <c r="D175" s="179"/>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A176" s="47" t="s">
         <v>216</v>
       </c>
       <c r="B176" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C176" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D176" s="133"/>
     </row>
-    <row r="177" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="47" t="s">
         <v>217</v>
       </c>
       <c r="B177" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C177" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D177" s="133"/>
     </row>
-    <row r="178" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A178" s="47" t="s">
         <v>218</v>
       </c>
       <c r="B178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C178" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D178" s="52"/>
     </row>
-    <row r="179" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" s="47" t="s">
         <v>508</v>
       </c>
       <c r="B179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C179" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D179" s="52"/>
     </row>
-    <row r="182" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B182" s="1" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="183" spans="1:4" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:4" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B183" s="1" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="184" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B184" s="1" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="185" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B185" s="1" t="s">
         <v>552</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="B160:D160"/>
     <mergeCell ref="B165:D165"/>
     <mergeCell ref="B170:D170"/>
     <mergeCell ref="B175:D175"/>
     <mergeCell ref="B134:D134"/>
     <mergeCell ref="B139:D139"/>
     <mergeCell ref="B144:D144"/>
     <mergeCell ref="B149:D149"/>
     <mergeCell ref="B154:D154"/>
     <mergeCell ref="B155:D155"/>
     <mergeCell ref="B133:D133"/>
     <mergeCell ref="B90:D90"/>
     <mergeCell ref="B91:D91"/>
     <mergeCell ref="B92:D92"/>
     <mergeCell ref="B97:D97"/>
     <mergeCell ref="B102:D102"/>
     <mergeCell ref="B107:D107"/>
     <mergeCell ref="B112:D112"/>
     <mergeCell ref="B113:D113"/>
@@ -8116,1169 +8190,1169 @@
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D166:D167 D55:D56 D60:D61 D65:D66 D71:D72 D76:D77 D81:D82 D86:D87 D140:D141 D145:D146 D150:D151 D156:D157 D161:D162 D50:D51 D135:D136 D171:D172 D176:D177" xr:uid="{0DE60A24-9C74-42B3-ABE9-BFB2250F1109}">
       <formula1>0</formula1>
       <formula2>99.9</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D95 D100 D105 D110 D116 D121 D126 D131 D137 D142 D147 D152 D158 D163 D168 D173 D178" xr:uid="{F2E31D68-9AB0-4EDA-B5F1-A17CE1BD17E3}">
       <formula1>"Nastawnia,Wyłącznik główny"</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4" xr:uid="{568AD79D-6160-4AE6-998A-FA6E6728DA37}">
       <formula1>8</formula1>
       <formula2>19</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="72" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView zoomScale="102" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.54296875" style="20" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="4.5546875" style="20" customWidth="1"/>
+    <col min="2" max="2" width="99.5546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A1" s="34"/>
       <c r="B1" s="2" t="s">
         <v>322</v>
       </c>
       <c r="C1" s="2"/>
     </row>
-    <row r="2" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A2" s="34"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A3" s="34"/>
       <c r="B3" s="2" t="s">
         <v>239</v>
       </c>
       <c r="C3" s="2"/>
     </row>
-    <row r="4" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="34"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
     </row>
-    <row r="5" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A5" s="88" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="89" t="s">
         <v>240</v>
       </c>
       <c r="C5" s="90" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="79" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="114.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="91">
         <v>1</v>
       </c>
       <c r="B6" s="92" t="s">
         <v>241</v>
       </c>
       <c r="C6" s="180" t="s">
         <v>478</v>
       </c>
       <c r="D6" s="180"/>
     </row>
-    <row r="7" spans="1:4" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="91">
         <v>2</v>
       </c>
       <c r="B7" s="93" t="s">
         <v>242</v>
       </c>
       <c r="C7" s="180" t="s">
         <v>504</v>
       </c>
       <c r="D7" s="180"/>
     </row>
-    <row r="8" spans="1:4" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="91">
         <v>3</v>
       </c>
       <c r="B8" s="93" t="s">
         <v>302</v>
       </c>
       <c r="C8" s="180" t="s">
         <v>479</v>
       </c>
       <c r="D8" s="180"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="91">
         <v>4</v>
       </c>
       <c r="B9" s="182" t="s">
         <v>315</v>
       </c>
       <c r="C9" s="183"/>
       <c r="D9" s="184"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="91">
         <v>5</v>
       </c>
       <c r="B10" s="94" t="s">
         <v>463</v>
       </c>
       <c r="C10" s="95" t="s">
         <v>220</v>
       </c>
       <c r="D10" s="12"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="91">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C11" s="95" t="s">
         <v>220</v>
       </c>
       <c r="D11" s="12"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="91">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>465</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>534</v>
       </c>
       <c r="D12" s="12"/>
     </row>
-    <row r="13" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="91">
         <v>8</v>
       </c>
       <c r="B13" s="96" t="s">
         <v>548</v>
       </c>
       <c r="C13" s="180" t="s">
         <v>480</v>
       </c>
       <c r="D13" s="180"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="91">
         <v>9</v>
       </c>
       <c r="B14" s="181" t="s">
         <v>303</v>
       </c>
       <c r="C14" s="181"/>
       <c r="D14" s="181"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="91">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>466</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>467</v>
       </c>
       <c r="D15" s="9"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="91">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>468</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>467</v>
       </c>
       <c r="D16" s="9"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="91">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>469</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D17" s="9"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="91">
         <v>13</v>
       </c>
       <c r="B18" s="181" t="s">
         <v>316</v>
       </c>
       <c r="C18" s="181"/>
       <c r="D18" s="181"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="91">
         <v>14</v>
       </c>
       <c r="B19" s="94" t="s">
         <v>463</v>
       </c>
       <c r="C19" s="95" t="s">
         <v>220</v>
       </c>
       <c r="D19" s="12"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="91">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C20" s="95" t="s">
         <v>220</v>
       </c>
       <c r="D20" s="12"/>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="91">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>534</v>
       </c>
       <c r="D21" s="12"/>
     </row>
-    <row r="22" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="91">
         <v>17</v>
       </c>
       <c r="B22" s="96" t="s">
         <v>547</v>
       </c>
       <c r="C22" s="180" t="s">
         <v>481</v>
       </c>
       <c r="D22" s="180"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="91">
         <v>18</v>
       </c>
       <c r="B23" s="181" t="s">
         <v>304</v>
       </c>
       <c r="C23" s="181"/>
       <c r="D23" s="181"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="91">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>466</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>467</v>
       </c>
       <c r="D24" s="9"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="91">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>468</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>467</v>
       </c>
       <c r="D25" s="9"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="91">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>469</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D26" s="9"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="91">
         <v>22</v>
       </c>
       <c r="B27" s="185" t="s">
         <v>314</v>
       </c>
       <c r="C27" s="185"/>
       <c r="D27" s="185"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="91">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="91">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>501</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D29" s="9"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="91">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>502</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D30" s="9"/>
     </row>
-    <row r="31" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="91">
         <v>26</v>
       </c>
       <c r="B31" s="97" t="s">
         <v>470</v>
       </c>
       <c r="C31" s="180" t="s">
         <v>482</v>
       </c>
       <c r="D31" s="180"/>
     </row>
-    <row r="58" ht="30.75" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="77" ht="30.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="58" ht="30.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="30.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B9:D9"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C32 C19" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>"w punkcie przyłączenia,napięcie generatorowe"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:D11 D19:D20" xr:uid="{BD7D26F4-0B9C-49FD-BCFA-87002D977681}">
       <formula1>"Tak, Nie"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12 D21" xr:uid="{255413C8-A06B-4916-91ED-1D7238B849D7}">
       <formula1>"Załączona, Wyłączona"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:D64"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="20"/>
+    <col min="1" max="1" width="9.109375" style="20"/>
     <col min="2" max="2" width="64" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="16.54296875" style="20" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="9.1796875" style="1"/>
+    <col min="3" max="3" width="16.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A1" s="34"/>
       <c r="B1" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="2"/>
     </row>
-    <row r="2" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A2" s="34"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="2"/>
     </row>
-    <row r="3" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A3" s="82" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="89" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="70" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="86" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="123"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>243</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="124"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="189" t="s">
         <v>330</v>
       </c>
       <c r="C6" s="189"/>
       <c r="D6" s="189"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="134"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="134"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="134"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="47" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="189" t="s">
         <v>247</v>
       </c>
       <c r="C10" s="189"/>
       <c r="D10" s="189"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="47" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>220</v>
       </c>
       <c r="D11" s="12"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>249</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D12" s="135"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D13" s="135"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="135"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>253</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="136"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="136"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>255</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="136"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="169" t="s">
         <v>512</v>
       </c>
       <c r="C18" s="169"/>
       <c r="D18" s="169"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>220</v>
       </c>
       <c r="D19" s="12"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>249</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D20" s="135"/>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D21" s="135"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="47" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D22" s="135"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>253</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="136"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D24" s="136"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>255</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="136"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="169" t="s">
         <v>256</v>
       </c>
       <c r="C26" s="169"/>
       <c r="D26" s="169"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="47" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="98" t="s">
         <v>257</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="124"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="98" t="s">
         <v>258</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="124"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="47" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="169" t="s">
         <v>259</v>
       </c>
       <c r="C29" s="169"/>
       <c r="D29" s="169"/>
     </row>
-    <row r="30" spans="1:4" ht="16" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:4" ht="16.2" x14ac:dyDescent="0.25">
       <c r="A30" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="186" t="s">
         <v>260</v>
       </c>
       <c r="C30" s="186"/>
       <c r="D30" s="186"/>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="47" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="99" t="s">
         <v>331</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>220</v>
       </c>
       <c r="D31" s="12"/>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="99" t="s">
         <v>261</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="124"/>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="47" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="99" t="s">
         <v>262</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="124"/>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>249</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D34" s="135"/>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>251</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D35" s="135"/>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="100" t="s">
         <v>252</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D36" s="135"/>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="47" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>253</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="9"/>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>254</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="9"/>
     </row>
-    <row r="39" spans="1:4" ht="16" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:4" ht="16.2" x14ac:dyDescent="0.25">
       <c r="A39" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="186" t="s">
         <v>263</v>
       </c>
       <c r="C39" s="186"/>
       <c r="D39" s="186"/>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="99" t="s">
         <v>261</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="124"/>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="99" t="s">
         <v>262</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="124"/>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="31" t="s">
         <v>249</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D42" s="135"/>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="31" t="s">
         <v>251</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D43" s="135"/>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B44" s="100" t="s">
         <v>252</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D44" s="135"/>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B45" s="31" t="s">
         <v>253</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D45" s="9"/>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B46" s="31" t="s">
         <v>254</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D46" s="9"/>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B47" s="188" t="s">
         <v>264</v>
       </c>
       <c r="C47" s="188"/>
       <c r="D47" s="188"/>
     </row>
-    <row r="48" spans="1:4" ht="16" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:4" ht="16.2" x14ac:dyDescent="0.25">
       <c r="A48" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B48" s="186" t="s">
         <v>265</v>
       </c>
       <c r="C48" s="186"/>
       <c r="D48" s="186"/>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B49" s="99" t="s">
         <v>266</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="124"/>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B50" s="99" t="s">
         <v>267</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>268</v>
       </c>
       <c r="D50" s="124"/>
     </row>
-    <row r="51" spans="1:4" ht="16" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:4" ht="16.2" x14ac:dyDescent="0.25">
       <c r="A51" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="186" t="s">
         <v>269</v>
       </c>
       <c r="C51" s="186"/>
       <c r="D51" s="186"/>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="99" t="s">
         <v>266</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="124"/>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="47" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="99" t="s">
         <v>267</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>268</v>
       </c>
       <c r="D53" s="124"/>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="179" t="s">
         <v>270</v>
       </c>
       <c r="C54" s="179"/>
       <c r="D54" s="179"/>
     </row>
-    <row r="55" spans="1:4" ht="16" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:4" ht="16.2" x14ac:dyDescent="0.25">
       <c r="A55" s="47" t="s">
         <v>95</v>
       </c>
       <c r="B55" s="186" t="s">
         <v>271</v>
       </c>
       <c r="C55" s="186"/>
       <c r="D55" s="186"/>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B56" s="99" t="s">
         <v>272</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="124"/>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="47" t="s">
         <v>97</v>
       </c>
       <c r="B57" s="99" t="s">
         <v>273</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>268</v>
       </c>
       <c r="D57" s="124"/>
     </row>
-    <row r="58" spans="1:4" ht="16" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:4" ht="16.2" x14ac:dyDescent="0.25">
       <c r="A58" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B58" s="186" t="s">
         <v>274</v>
       </c>
       <c r="C58" s="186"/>
       <c r="D58" s="186"/>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="47" t="s">
         <v>99</v>
       </c>
       <c r="B59" s="99" t="s">
         <v>272</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="124"/>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B60" s="99" t="s">
         <v>273</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>268</v>
       </c>
       <c r="D60" s="124"/>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="47" t="s">
         <v>101</v>
       </c>
       <c r="B61" s="187" t="s">
         <v>275</v>
       </c>
       <c r="C61" s="187"/>
       <c r="D61" s="187"/>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B62" s="99" t="s">
         <v>276</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="124"/>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="47" t="s">
         <v>103</v>
       </c>
       <c r="B63" s="57" t="s">
         <v>277</v>
       </c>
       <c r="C63" s="12" t="s">
         <v>268</v>
       </c>
       <c r="D63" s="124"/>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B64" s="57" t="s">
         <v>278</v>
       </c>
       <c r="C64" s="12" t="s">
         <v>268</v>
       </c>
       <c r="D64" s="124"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B51:D51"/>
@@ -9314,1009 +9388,1009 @@
       <formula1>0</formula1>
       <formula2>999</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D32:D33 D40:D41 D49:D50 D52:D53 D56:D57 D59:D60 D63:D64" xr:uid="{A1333B98-214D-4D26-A682-472EA62C0303}">
       <formula1>0</formula1>
       <formula2>999.999</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4" xr:uid="{8A9E5860-1A3A-456D-94F1-C5784C06F53E}">
       <formula1>8</formula1>
       <formula2>19</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="16.54296875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="9.1796875" style="1"/>
+    <col min="3" max="3" width="16.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.109375" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="29"/>
       <c r="B1" s="29" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="18" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A2" s="29"/>
     </row>
-    <row r="3" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A3" s="190" t="s">
         <v>239</v>
       </c>
       <c r="B3" s="190"/>
       <c r="C3" s="191"/>
       <c r="D3" s="191"/>
     </row>
-    <row r="5" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A5" s="101" t="s">
         <v>305</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>306</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="70" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="102" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="163" t="s">
         <v>313</v>
       </c>
       <c r="C6" s="163"/>
       <c r="D6" s="163"/>
     </row>
-    <row r="7" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A7" s="102" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>308</v>
       </c>
       <c r="C7" s="52" t="s">
         <v>290</v>
       </c>
       <c r="D7" s="144"/>
     </row>
-    <row r="8" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A8" s="102" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>309</v>
       </c>
       <c r="C8" s="52" t="s">
         <v>290</v>
       </c>
       <c r="D8" s="144"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="102" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>310</v>
       </c>
       <c r="C9" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="124"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="102" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>311</v>
       </c>
       <c r="C10" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="124"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="102" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>312</v>
       </c>
       <c r="C11" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="124"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="102" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>317</v>
       </c>
       <c r="C12" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="124"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" s="33" t="s">
         <v>505</v>
       </c>
       <c r="C14" s="33"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:D3"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:D8" xr:uid="{20450E40-8520-45C8-9DE6-6BD2226C6DC6}">
       <formula1>0</formula1>
       <formula2>99999</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:D12" xr:uid="{9CC4BB53-2C74-427D-A4F6-94056682B8B6}">
       <formula1>0</formula1>
       <formula2>9999.999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D69"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="34"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="20.54296875" style="20" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="34"/>
+    <col min="2" max="2" width="73.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.5546875" style="20" customWidth="1"/>
     <col min="4" max="4" width="26" style="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.1796875" style="1"/>
+    <col min="5" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="B1" s="2" t="s">
         <v>320</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="2"/>
     </row>
-    <row r="2" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="2"/>
     </row>
-    <row r="3" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A3" s="85" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="89" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="79" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="112" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="86" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="152"/>
     </row>
-    <row r="5" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A5" s="112" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="103" t="s">
         <v>439</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>220</v>
       </c>
       <c r="D5" s="137"/>
     </row>
-    <row r="6" spans="1:4" ht="20" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="112" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="104" t="s">
         <v>407</v>
       </c>
       <c r="C6" s="105"/>
       <c r="D6" s="78"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="112" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>284</v>
       </c>
       <c r="C7" s="52" t="s">
         <v>279</v>
       </c>
       <c r="D7" s="12"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="112" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="55" t="s">
         <v>285</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="16"/>
     </row>
-    <row r="9" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>408</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="16"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="112" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>409</v>
       </c>
       <c r="C10" s="52" t="s">
         <v>290</v>
       </c>
       <c r="D10" s="12"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="112" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="192" t="s">
         <v>410</v>
       </c>
       <c r="C11" s="192"/>
       <c r="D11" s="192"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="112" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="106" t="s">
         <v>410</v>
       </c>
       <c r="C12" s="107" t="s">
         <v>220</v>
       </c>
       <c r="D12" s="95"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="112" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>286</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>279</v>
       </c>
       <c r="D13" s="12"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="112" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>287</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="16"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="112" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C15" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="138"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="112" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C16" s="52" t="s">
         <v>290</v>
       </c>
       <c r="D16" s="12"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="112" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>411</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="16"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="112" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="192" t="s">
         <v>412</v>
       </c>
       <c r="C18" s="192"/>
       <c r="D18" s="192"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="112" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="108" t="s">
         <v>291</v>
       </c>
       <c r="C19" s="52" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="150"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="112" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="108" t="s">
         <v>292</v>
       </c>
       <c r="C20" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="52"/>
     </row>
-    <row r="21" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A21" s="112" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="109" t="s">
         <v>293</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="151"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="112" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="55" t="s">
         <v>294</v>
       </c>
       <c r="C22" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="151"/>
     </row>
-    <row r="23" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="112" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="55" t="s">
         <v>295</v>
       </c>
       <c r="C23" s="52" t="s">
         <v>279</v>
       </c>
       <c r="D23" s="52"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A24" s="112" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>296</v>
       </c>
       <c r="C24" s="52" t="s">
         <v>220</v>
       </c>
       <c r="D24" s="107"/>
     </row>
-    <row r="25" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A25" s="112" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>413</v>
       </c>
       <c r="C25" s="52" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="150"/>
     </row>
-    <row r="26" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A26" s="112" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>536</v>
       </c>
       <c r="C26" s="52" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="150"/>
     </row>
-    <row r="27" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A27" s="112" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>414</v>
       </c>
       <c r="C27" s="52" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="150"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="112" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>415</v>
       </c>
       <c r="C28" s="52" t="s">
         <v>279</v>
       </c>
       <c r="D28" s="52"/>
     </row>
-    <row r="29" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A29" s="112" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>537</v>
       </c>
       <c r="C29" s="52" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="150"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="112" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>416</v>
       </c>
       <c r="C30" s="52" t="s">
         <v>279</v>
       </c>
       <c r="D30" s="52"/>
     </row>
-    <row r="31" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A31" s="112" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>417</v>
       </c>
       <c r="C31" s="52" t="s">
         <v>297</v>
       </c>
       <c r="D31" s="52"/>
     </row>
-    <row r="32" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A32" s="112" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>417</v>
       </c>
       <c r="C32" s="52" t="s">
         <v>418</v>
       </c>
       <c r="D32" s="52"/>
     </row>
-    <row r="33" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A33" s="112" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>538</v>
       </c>
       <c r="C33" s="52" t="s">
         <v>297</v>
       </c>
       <c r="D33" s="52"/>
     </row>
-    <row r="34" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A34" s="112" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>538</v>
       </c>
       <c r="C34" s="52" t="s">
         <v>418</v>
       </c>
       <c r="D34" s="52"/>
     </row>
-    <row r="35" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A35" s="112" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>419</v>
       </c>
       <c r="C35" s="52" t="s">
         <v>297</v>
       </c>
       <c r="D35" s="52"/>
     </row>
-    <row r="36" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A36" s="112" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>419</v>
       </c>
       <c r="C36" s="52" t="s">
         <v>418</v>
       </c>
       <c r="D36" s="52"/>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="112" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>420</v>
       </c>
       <c r="C37" s="52" t="s">
         <v>279</v>
       </c>
       <c r="D37" s="52"/>
     </row>
-    <row r="38" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A38" s="112" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>539</v>
       </c>
       <c r="C38" s="52" t="s">
         <v>297</v>
       </c>
       <c r="D38" s="52"/>
     </row>
-    <row r="39" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A39" s="112" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="31" t="s">
         <v>539</v>
       </c>
       <c r="C39" s="52" t="s">
         <v>418</v>
       </c>
       <c r="D39" s="52"/>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="112" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="31" t="s">
         <v>421</v>
       </c>
       <c r="C40" s="52" t="s">
         <v>279</v>
       </c>
       <c r="D40" s="52"/>
     </row>
-    <row r="41" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A41" s="112" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="55" t="s">
         <v>422</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>535</v>
       </c>
       <c r="D41" s="52"/>
     </row>
-    <row r="42" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A42" s="112" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="55" t="s">
         <v>423</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>535</v>
       </c>
       <c r="D42" s="52"/>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="112" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="55" t="s">
         <v>541</v>
       </c>
       <c r="C43" s="52" t="s">
         <v>25</v>
       </c>
       <c r="D43" s="142"/>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="112" t="s">
         <v>84</v>
       </c>
       <c r="B44" s="55" t="s">
         <v>540</v>
       </c>
       <c r="C44" s="52" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="142"/>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="112" t="s">
         <v>85</v>
       </c>
       <c r="B45" s="55" t="s">
         <v>543</v>
       </c>
       <c r="C45" s="52" t="s">
         <v>418</v>
       </c>
       <c r="D45" s="52"/>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="112" t="s">
         <v>86</v>
       </c>
       <c r="B46" s="55" t="s">
         <v>542</v>
       </c>
       <c r="C46" s="52" t="s">
         <v>418</v>
       </c>
       <c r="D46" s="52"/>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="112" t="s">
         <v>87</v>
       </c>
       <c r="B47" s="55" t="s">
         <v>545</v>
       </c>
       <c r="C47" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="150"/>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="112" t="s">
         <v>88</v>
       </c>
       <c r="B48" s="55" t="s">
         <v>544</v>
       </c>
       <c r="C48" s="52" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="150"/>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="112" t="s">
         <v>89</v>
       </c>
       <c r="B49" s="108" t="s">
         <v>424</v>
       </c>
       <c r="C49" s="52" t="s">
         <v>452</v>
       </c>
       <c r="D49" s="52"/>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="112" t="s">
         <v>90</v>
       </c>
       <c r="B50" s="187" t="s">
         <v>550</v>
       </c>
       <c r="C50" s="187"/>
       <c r="D50" s="187"/>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="112" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="98" t="s">
         <v>298</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="138"/>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="112" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="98" t="s">
         <v>425</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="138"/>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="112" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>426</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>427</v>
       </c>
       <c r="D53" s="12"/>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="112" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>451</v>
       </c>
       <c r="C54" s="52" t="s">
         <v>220</v>
       </c>
       <c r="D54" s="12"/>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="112" t="s">
         <v>95</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D55" s="12"/>
     </row>
-    <row r="56" spans="1:4" ht="28" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:4" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A56" s="112" t="s">
         <v>96</v>
       </c>
       <c r="B56" s="110" t="s">
         <v>546</v>
       </c>
       <c r="C56" s="193"/>
       <c r="D56" s="193"/>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="112" t="s">
         <v>97</v>
       </c>
       <c r="B57" s="111" t="s">
         <v>440</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D57" s="12"/>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" s="112" t="s">
         <v>98</v>
       </c>
       <c r="B58" s="111" t="s">
         <v>441</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D58" s="12"/>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="112" t="s">
         <v>99</v>
       </c>
       <c r="B59" s="111" t="s">
         <v>442</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D59" s="12"/>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="112" t="s">
         <v>100</v>
       </c>
       <c r="B60" s="111" t="s">
         <v>443</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D60" s="12"/>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="112" t="s">
         <v>101</v>
       </c>
       <c r="B61" s="111" t="s">
         <v>444</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D61" s="12"/>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="112" t="s">
         <v>102</v>
       </c>
       <c r="B62" s="111" t="s">
         <v>445</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D62" s="12"/>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="112" t="s">
         <v>103</v>
       </c>
       <c r="B63" s="111" t="s">
         <v>446</v>
       </c>
       <c r="C63" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D63" s="12"/>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="112" t="s">
         <v>104</v>
       </c>
       <c r="B64" s="111" t="s">
         <v>447</v>
       </c>
       <c r="C64" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D64" s="12"/>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="112" t="s">
         <v>105</v>
       </c>
       <c r="B65" s="111" t="s">
         <v>448</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D65" s="12"/>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="112" t="s">
         <v>106</v>
       </c>
       <c r="B66" s="111" t="s">
         <v>449</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D66" s="12"/>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="112" t="s">
         <v>107</v>
       </c>
       <c r="B67" s="111" t="s">
         <v>450</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D67" s="12"/>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B69" s="1" t="s">
         <v>453</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="C56:D56"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="17">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 D12 D24 D54" xr:uid="{75CBEFD3-B292-4D60-8774-A546210C9E06}">
       <formula1>"Tak,Nie"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9" xr:uid="{8EBC4A5A-D482-4C85-B2F6-FBCDD22451BE}">
       <formula1>"Agregat prądotwórczy,Bateria akumulatorów,Inne"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8" xr:uid="{2917214A-FF74-48CF-936C-2C2FF6588F15}">
       <formula1>"Wydłużenie czasu rozruchu,Brak możliwości uruchomienia"</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7 D10 D16 D23" xr:uid="{6CB27786-333B-4D66-88B0-93F80E2E2490}">
       <formula1>0</formula1>
       <formula2>9999999</formula2>